--- v0 (2026-06-03)
+++ v1 (2026-07-26)
@@ -1,6954 +1,5703 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/x-fontdata" Extension="fntdata"/>
-[...28 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml" PartName="/ppt/viewProps.xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" embedTrueTypeFonts="1" strictFirstAndLastChars="0" saveSubsetFonts="1">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId5"/>
+    <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId6"/>
+    <p:notesMasterId r:id="rId9"/>
   </p:notesMasterIdLst>
+  <p:handoutMasterIdLst>
+    <p:handoutMasterId r:id="rId10"/>
+  </p:handoutMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId7"/>
-[...2 lines deleted...]
-    <p:sldId id="259" r:id="rId10"/>
+    <p:sldId id="344" r:id="rId5"/>
+    <p:sldId id="348" r:id="rId6"/>
+    <p:sldId id="347" r:id="rId7"/>
+    <p:sldId id="345" r:id="rId8"/>
   </p:sldIdLst>
-  <p:sldSz cy="6858000" cx="12192000"/>
+  <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
-  <p:embeddedFontLst>
-[...14 lines deleted...]
-  </p:embeddedFontLst>
   <p:defaultTextStyle>
-    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
-[...8 lines deleted...]
-      </a:spcAft>
+    <a:defPPr>
+      <a:defRPr lang="en-US"/>
     </a:defPPr>
-    <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="543613" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="2150" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl2pPr marL="543613" algn="l" defTabSz="543613" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="2150" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl3pPr marL="1087226" algn="l" defTabSz="543613" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="2150" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl4pPr marL="1630843" algn="l" defTabSz="543613" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="2150" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl5pPr marL="2174455" algn="l" defTabSz="543613" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="2150" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl6pPr marL="2718069" algn="l" defTabSz="543613" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="2150" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl7pPr marL="3261683" algn="l" defTabSz="543613" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="2150" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl8pPr marL="3805296" algn="l" defTabSz="543613" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="2150" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+    <a:lvl9pPr marL="4348909" algn="l" defTabSz="543613" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="2150" kern="1200">
         <a:solidFill>
-          <a:srgbClr val="000000"/>
+          <a:schemeClr val="tx1"/>
         </a:solidFill>
-        <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-        <a:sym typeface="Arial"/>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-      <p15:sldGuideLst>
-        <p15:guide id="1" orient="horz" pos="2156">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="2156" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
-        <p15:guide id="2" pos="3843">
+        <p15:guide id="2" pos="3843" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
-    <p:ext uri="GoogleSlidesCustomDataVersion2">
-[...1 lines deleted...]
-    </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
+<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:prnPr scaleToFitPaper="1"/>
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
+  <p:clrMru>
+    <a:srgbClr val="F16B49"/>
+    <a:srgbClr val="F05B38"/>
+    <a:srgbClr val="FCE69E"/>
+    <a:srgbClr val="F6AE1E"/>
+    <a:srgbClr val="F88B00"/>
+    <a:srgbClr val="F8D00B"/>
+    <a:srgbClr val="212F3F"/>
+    <a:srgbClr val="1A9172"/>
+    <a:srgbClr val="6929A2"/>
+    <a:srgbClr val="22C299"/>
+  </p:clrMru>
+  <p:extLst>
+    <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
+      <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
+    </p:ext>
+    <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
+    </p:ext>
+    <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
+    </p:ext>
+  </p:extLst>
+</p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{87740D14-BE56-4D4C-AB1D-F46D87AFF5A6}">
-  <a:tblStyle styleId="{87740D14-BE56-4D4C-AB1D-F46D87AFF5A6}" styleName="Table_0">
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
+  <a:tblStyle styleId="{2D5ABB26-0587-4C30-8999-92F81FD0307C}" styleName="No Style, No Grid">
     <a:wholeTbl>
-      <a:tcTxStyle b="off" i="off">
-[...4 lines deleted...]
-        </a:font>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="tx1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+  </a:tblStyle>
+  <a:tblStyle styleId="{08FB837D-C827-4EFA-A057-4D05807E0F7C}" styleName="Themed Style 1 - Accent 6">
+    <a:tblBg>
+      <a:fillRef idx="2">
+        <a:schemeClr val="accent6"/>
+      </a:fillRef>
+      <a:effectRef idx="1">
+        <a:schemeClr val="accent6"/>
+      </a:effectRef>
+    </a:tblBg>
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
-            <a:ln cap="flat" cmpd="sng" w="12700">
-[...7 lines deleted...]
-            </a:ln>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
           </a:left>
           <a:right>
-            <a:ln cap="flat" cmpd="sng" w="12700">
-[...7 lines deleted...]
-            </a:ln>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
           </a:right>
           <a:top>
-            <a:ln cap="flat" cmpd="sng" w="12700">
-[...7 lines deleted...]
-            </a:ln>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
           </a:top>
           <a:bottom>
-            <a:ln cap="flat" cmpd="sng" w="12700">
-[...7 lines deleted...]
-            </a:ln>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
           </a:bottom>
           <a:insideH>
-            <a:ln cap="flat" cmpd="sng" w="12700">
-[...6 lines deleted...]
-              <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:insideH>
+          <a:insideV>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent6">
+              <a:alpha val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent6">
+              <a:alpha val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
             </a:ln>
           </a:insideH>
           <a:insideV>
-            <a:ln cap="flat" cmpd="sng" w="12700">
-[...6 lines deleted...]
-              <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
             </a:ln>
           </a:insideV>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
-            <a:srgbClr val="FFFFFF">
-[...1 lines deleted...]
-            </a:srgbClr>
+            <a:schemeClr val="accent6"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+  <a:tblStyle styleId="{638B1855-1B75-4FBE-930C-398BA8C253C6}" styleName="Themed Style 2 - Accent 6">
+    <a:tblBg>
+      <a:fillRef idx="3">
+        <a:schemeClr val="accent6"/>
+      </a:fillRef>
+      <a:effectRef idx="3">
+        <a:schemeClr val="accent6"/>
+      </a:effectRef>
+    </a:tblBg>
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6">
+                <a:tint val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6">
+                <a:tint val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6">
+                <a:tint val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent6">
+                <a:tint val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:alpha val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:alpha val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:lastCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1"/>
+            </a:lnRef>
+          </a:left>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:right>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1"/>
+            </a:lnRef>
+          </a:right>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:lnRef idx="2">
+              <a:schemeClr val="lt1"/>
+            </a:lnRef>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:seCell>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:left>
+          <a:top>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:seCell>
+    <a:swCell>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:right>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:swCell>
+    <a:firstRow>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:lnRef idx="3">
+              <a:schemeClr val="lt1"/>
+            </a:lnRef>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+    <a:neCell>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:bottom>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:neCell>
+  </a:tblStyle>
+  <a:tblStyle styleId="{5940675A-B579-460E-94D1-54222C63F5DA}" styleName="No Style, Table Grid">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="tx1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+  </a:tblStyle>
+  <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="中等深淺樣式 2 - 輔色 1">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="20000"/>
+            </a:schemeClr>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:wholeTbl>
     <a:band1H>
-      <a:tcTxStyle/>
       <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+  <a:tblStyle styleId="{5DA37D80-6434-44D0-A028-1B22A696006F}" styleName="淺色樣式 3 - 輔色 2">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="tx1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent2">
               <a:alpha val="20000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:band1H>
-    <a:band2H>
-[...1 lines deleted...]
-    </a:band2H>
     <a:band1V>
-      <a:tcTxStyle/>
       <a:tcStyle>
+        <a:tcBdr/>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent2">
               <a:alpha val="20000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:band1V>
-    <a:band2V>
-[...1 lines deleted...]
-    </a:band2V>
     <a:lastCol>
-      <a:tcTxStyle b="on" i="off"/>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
     </a:lastCol>
     <a:firstCol>
-      <a:tcTxStyle b="on" i="off"/>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
     </a:firstCol>
     <a:lastRow>
-      <a:tcTxStyle b="on" i="off"/>
+      <a:tcTxStyle b="on"/>
       <a:tcStyle>
         <a:tcBdr>
           <a:top>
-            <a:ln cap="flat" cmpd="sng" w="50800">
+            <a:ln w="50800" cmpd="dbl">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
-              <a:prstDash val="solid"/>
-[...2 lines deleted...]
-              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </a:top>
         </a:tcBdr>
         <a:fill>
-          <a:solidFill>
-[...3 lines deleted...]
-          </a:solidFill>
+          <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:lastRow>
-    <a:seCell>
-[...4 lines deleted...]
-    </a:swCell>
     <a:firstRow>
-      <a:tcTxStyle b="on" i="off"/>
+      <a:tcTxStyle b="on"/>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
-            <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:ln w="25400" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
-              <a:prstDash val="solid"/>
-[...2 lines deleted...]
-              <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
-          <a:solidFill>
-[...3 lines deleted...]
-          </a:solidFill>
+          <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
-    <a:neCell>
-[...4 lines deleted...]
-    </a:nwCell>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showComments="0">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:normalViewPr>
+    <p:restoredLeft sz="18941" autoAdjust="0"/>
+    <p:restoredTop sz="93447" autoAdjust="0"/>
+  </p:normalViewPr>
   <p:slideViewPr>
-    <p:cSldViewPr snapToGrid="0">
+    <p:cSldViewPr snapToGrid="0" snapToObjects="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="100" d="100"/>
-          <a:sy n="100" d="100"/>
+          <a:sx n="59" d="100"/>
+          <a:sy n="59" d="100"/>
         </p:scale>
-        <p:origin x="0" y="0"/>
+        <p:origin x="812" y="52"/>
       </p:cViewPr>
       <p:guideLst>
-        <p:guide pos="2156" orient="horz"/>
+        <p:guide orient="horz" pos="2156"/>
         <p:guide pos="3843"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
+  <p:notesTextViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="100" d="100"/>
+        <a:sy n="100" d="100"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:notesTextViewPr>
+  <p:sorterViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="66" d="100"/>
+        <a:sy n="66" d="100"/>
+      </p:scale>
+      <p:origin x="0" y="-1166"/>
+    </p:cViewPr>
+  </p:sorterViewPr>
+  <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSansLight-regular.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSansLight-italic.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSansLight-bold.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-regular.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSansLight-boldItalic.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-italic.fntdata"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-bold.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId19" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OpenSans-boldItalic.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="王永妍 Callie Wang" userId="S::calliewang@taitra.org.tw::74cada69-67e8-489a-857d-45464621b5e3" providerId="AD" clId="Web-{C2ADB1E0-301B-AF6B-223A-8B2AFEB7BC3E}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="王永妍 Callie Wang" userId="S::calliewang@taitra.org.tw::74cada69-67e8-489a-857d-45464621b5e3" providerId="AD" clId="Web-{C2ADB1E0-301B-AF6B-223A-8B2AFEB7BC3E}" dt="2026-05-28T01:57:45.315" v="9" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="王永妍 Callie Wang" userId="S::calliewang@taitra.org.tw::74cada69-67e8-489a-857d-45464621b5e3" providerId="AD" clId="Web-{C2ADB1E0-301B-AF6B-223A-8B2AFEB7BC3E}" dt="2026-05-28T01:57:45.315" v="9" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1617916808" sldId="344"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="王永妍 Callie Wang" userId="S::calliewang@taitra.org.tw::74cada69-67e8-489a-857d-45464621b5e3" providerId="AD" clId="Web-{C2ADB1E0-301B-AF6B-223A-8B2AFEB7BC3E}" dt="2026-05-28T01:57:45.315" v="9" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1617916808" sldId="344"/>
+            <ac:spMk id="4" creationId="{FB75C534-9A49-6C88-0F7D-BC9C23FB1B88}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="王永妍 Callie Wang" userId="74cada69-67e8-489a-857d-45464621b5e3" providerId="ADAL" clId="{4AC60B94-4199-47C9-BEEE-673EA7260659}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="王永妍 Callie Wang" userId="74cada69-67e8-489a-857d-45464621b5e3" providerId="ADAL" clId="{4AC60B94-4199-47C9-BEEE-673EA7260659}" dt="2026-06-23T02:24:45.741" v="111" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="王永妍 Callie Wang" userId="74cada69-67e8-489a-857d-45464621b5e3" providerId="ADAL" clId="{4AC60B94-4199-47C9-BEEE-673EA7260659}" dt="2026-06-23T02:24:45.741" v="111" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1617916808" sldId="344"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="王永妍 Callie Wang" userId="74cada69-67e8-489a-857d-45464621b5e3" providerId="ADAL" clId="{4AC60B94-4199-47C9-BEEE-673EA7260659}" dt="2026-06-23T02:24:45.741" v="111" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1617916808" sldId="344"/>
+            <ac:spMk id="4" creationId="{FB75C534-9A49-6C88-0F7D-BC9C23FB1B88}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="王永妍 Callie Wang" userId="74cada69-67e8-489a-857d-45464621b5e3" providerId="ADAL" clId="{4AC60B94-4199-47C9-BEEE-673EA7260659}" dt="2026-05-26T06:55:15.209" v="91" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3096078068" sldId="345"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="王永妍 Callie Wang" userId="74cada69-67e8-489a-857d-45464621b5e3" providerId="ADAL" clId="{4AC60B94-4199-47C9-BEEE-673EA7260659}" dt="2026-05-26T06:54:57.589" v="55" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3096078068" sldId="345"/>
+            <ac:spMk id="10" creationId="{E4CFFA6A-0755-0379-FD07-A3B0666D4BA4}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:graphicFrameChg chg="modGraphic">
+          <ac:chgData name="王永妍 Callie Wang" userId="74cada69-67e8-489a-857d-45464621b5e3" providerId="ADAL" clId="{4AC60B94-4199-47C9-BEEE-673EA7260659}" dt="2026-05-26T06:55:15.209" v="91" actId="20577"/>
+          <ac:graphicFrameMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3096078068" sldId="345"/>
+            <ac:graphicFrameMk id="3" creationId="{9605DE7A-4147-901E-0FC7-504255CB2FD1}"/>
+          </ac:graphicFrameMkLst>
+        </pc:graphicFrameChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
-<file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
+</file>
+
+<file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
-      <p:bgPr>
-[...3 lines deleted...]
-      </p:bgPr>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="2" name="Shape 2"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Google Shape;3;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Header Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="hdr"/>
+            <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Open Sans Light"/>
+            </a:endParaRPr>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Google Shape;4;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="r">
-[...11 lines deleted...]
-                </a:solidFill>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{3B157C50-CCBC-2A42-B4C4-22B7CB18877D}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0">
                 <a:latin typeface="Open Sans Light"/>
-                <a:ea typeface="Open Sans Light"/>
-[...157 lines deleted...]
-          <a:p/>
+              </a:rPr>
+              <a:t>6/23/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Open Sans Light"/>
+            </a:endParaRPr>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Google Shape;5;n"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="3" type="sldImg"/>
-[...245 lines deleted...]
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...16 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...150 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Open Sans Light"/>
+            </a:endParaRPr>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Google Shape;8;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...2 lines deleted...]
-          <a:lstStyle/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
-[...12 lines deleted...]
-                </a:solidFill>
+            <a:fld id="{7C373154-D89E-B24F-ACC1-E214AA320E62}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0">
                 <a:latin typeface="Open Sans Light"/>
-                <a:ea typeface="Open Sans Light"/>
-[...1 lines deleted...]
-                <a:sym typeface="Open Sans Light"/>
               </a:rPr>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-US" dirty="0">
               <a:latin typeface="Open Sans Light"/>
-              <a:ea typeface="Open Sans Light"/>
-[...1 lines deleted...]
-              <a:sym typeface="Open Sans Light"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3619321305"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
-  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
-[...229 lines deleted...]
-</p:notesMaster>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:hf hdr="0" ftr="0" dt="0"/>
+</p:handoutMaster>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...12 lines deleted...]
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:bg>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="37" name="Shape 37"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="38" name="Google Shape;38;p1:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Header Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="hdr" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="2971800" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200">
+                <a:latin typeface="Open Sans Light"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="0"/>
+            <a:ext cx="2971800" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200">
+                <a:latin typeface="Open Sans Light"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{4777BE1B-B234-614A-B080-4D121D4DF535}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>6/23/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
-          <a:custGeom>
-[...18 lines deleted...]
-          </a:custGeom>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700">
             <a:solidFill>
-              <a:srgbClr val="000000"/>
+              <a:prstClr val="black"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...2 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="39" name="Google Shape;39;p1:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="5" name="Notes Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...11 lines deleted...]
-            <a:endParaRPr/>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="40" name="Google Shape;40;p1:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="ftr" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="8685213"/>
+            <a:ext cx="2971800" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200">
+                <a:latin typeface="Open Sans Light"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...2 lines deleted...]
-          <a:lstStyle/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200">
+                <a:latin typeface="Open Sans Light"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...9 lines deleted...]
-              <a:rPr lang="zh-TW"/>
+            <a:fld id="{C94E8D62-D41F-6042-BCDF-79D228EFA10F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3579544509"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
-  <p:clrMapOvr>
-[...2 lines deleted...]
-</p:notes>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:hf hdr="0" ftr="0" dt="0"/>
+  <p:notesStyle>
+    <a:lvl1pPr marL="0" algn="l" defTabSz="228303" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="600" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="Open Sans Light"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl1pPr>
+    <a:lvl2pPr marL="228303" algn="l" defTabSz="228303" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="600" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="Open Sans Light"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl2pPr>
+    <a:lvl3pPr marL="456606" algn="l" defTabSz="228303" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="600" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="Open Sans Light"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl3pPr>
+    <a:lvl4pPr marL="684910" algn="l" defTabSz="228303" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="600" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="Open Sans Light"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl4pPr>
+    <a:lvl5pPr marL="913216" algn="l" defTabSz="228303" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="600" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="Open Sans Light"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl5pPr>
+    <a:lvl6pPr marL="1141518" algn="l" defTabSz="228303" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="600" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl6pPr>
+    <a:lvl7pPr marL="1369821" algn="l" defTabSz="228303" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="600" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl7pPr>
+    <a:lvl8pPr marL="1598125" algn="l" defTabSz="228303" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="600" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl8pPr>
+    <a:lvl9pPr marL="1826429" algn="l" defTabSz="228303" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="600" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl9pPr>
+  </p:notesStyle>
+</p:notesMaster>
 </file>
 
-<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="45" name="Shape 45"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="46" name="Google Shape;46;p2:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="投影片影像版面配置區 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="47" name="Google Shape;47;p2:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="備忘稿版面配置區 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...11 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="zh-TW" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="48" name="Google Shape;48;p2:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="投影片編號版面配置區 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{C94E8D62-D41F-6042-BCDF-79D228EFA10F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>1</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="928923055"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="53" name="Shape 53"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="54" name="Google Shape;54;p3:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="投影片影像版面配置區 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...7 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="備忘稿版面配置區 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...11 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="zh-TW" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="55" name="Google Shape;55;p3:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="4" name="投影片編號版面配置區 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...24 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{C94E8D62-D41F-6042-BCDF-79D228EFA10F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>2</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="419667849"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="60" name="Shape 60"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="61" name="Google Shape;61;p4:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="投影片影像版面配置區 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...34 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="62" name="Google Shape;62;p4:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="備忘稿版面配置區 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-[...11 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="zh-TW" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="63" name="Google Shape;63;p4:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="4" name="投影片編號版面配置區 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...11 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
-[...10 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{C94E8D62-D41F-6042-BCDF-79D228EFA10F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>4</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1860699930"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Breaks">
-  <p:cSld name="Breaks">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
+  <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="13" name="Shape 13"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Google Shape;14;p6"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="pic"/>
+            <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="6858000"/>
+            <a:off x="914400" y="2409060"/>
+            <a:ext cx="10363200" cy="912771"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Subtitle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1828800" y="3886200"/>
+            <a:ext cx="8534400" cy="1752600"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="543613" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1087226" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1630843" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2174455" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2718069" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3261683" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3805296" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4348909" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit Master subtitle style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{C9468CE9-3F3D-1446-A027-4B4CDD3883B0}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3594741508"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Slide" type="title">
-  <p:cSld name="TITLE">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Welcome Message">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="15" name="Shape 15"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16" name="Google Shape;16;p7"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ctrTitle"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{C9468CE9-3F3D-1446-A027-4B4CDD3883B0}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Picture Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="914400" y="2409060"/>
-            <a:ext cx="10363200" cy="912771"/>
+            <a:off x="6115841" y="3429000"/>
+            <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="108725" lIns="217475" spcFirstLastPara="1" rIns="217475" wrap="square" tIns="108725">
-[...111 lines deleted...]
-          <a:p/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="17" name="Google Shape;17;p7"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="13" name="Picture Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="subTitle"/>
+            <p:ph type="pic" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1828800" y="3886200"/>
-            <a:ext cx="8534400" cy="1752600"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="108725" lIns="217475" spcFirstLastPara="1" rIns="217475" wrap="square" tIns="108725">
-[...275 lines deleted...]
-          </a:lstStyle>
+          <a:bodyPr/>
+          <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...12 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2251567777"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Welcome Message">
-  <p:cSld name="Welcome Message">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="1_Welcome Message">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="19" name="Shape 19"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="20" name="Google Shape;20;p8"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="7" name="Picture Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
-[...131 lines deleted...]
-            <p:ph idx="3" type="pic"/>
+            <p:ph type="pic" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="6096000" cy="3429000"/>
+            <a:ext cx="12192000" cy="2438400"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="859963321"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="1_Welcome Message">
-  <p:cSld name="1_Welcome Message">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Breaks">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="23" name="Shape 23"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="24" name="Google Shape;24;p9"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="8" name="Picture Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="pic"/>
+            <p:ph type="pic" sz="quarter" idx="13" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="2438400"/>
+            <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr baseline="0"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Drag / Drop / Send to Back</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3004368134"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Quote">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Quote">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="25" name="Shape 25"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="26" name="Google Shape;26;p10"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="12" name="Picture Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="pic"/>
+            <p:ph type="pic" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1021766" y="1833691"/>
             <a:ext cx="2411549" cy="1828800"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="27" name="Google Shape;27;p10"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="13" name="Picture Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="3" type="pic"/>
+            <p:ph type="pic" sz="quarter" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3621426" y="1833691"/>
             <a:ext cx="2411549" cy="1828800"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="28" name="Google Shape;28;p10"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="14" name="Picture Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="4" type="pic"/>
+            <p:ph type="pic" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6224652" y="1833691"/>
             <a:ext cx="2411549" cy="1828800"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="29" name="Google Shape;29;p10"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="15" name="Picture Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="5" type="pic"/>
+            <p:ph type="pic" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8824312" y="1833691"/>
             <a:ext cx="2411549" cy="1828800"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="30" name="Google Shape;30;p10"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="16" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11453401" y="109372"/>
             <a:ext cx="412350" cy="522816"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
           <a:solidFill>
-            <a:schemeClr val="dk2"/>
+            <a:schemeClr val="tx2"/>
           </a:solidFill>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="182675" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="182675">
-[...66 lines deleted...]
-          </a:lstStyle>
+          <a:bodyPr/>
+          <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr lang="zh-TW"/>
+            <a:fld id="{C9468CE9-3F3D-1446-A027-4B4CDD3883B0}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4242595250"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Blank">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="31" name="Shape 31"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="32" name="Google Shape;32;p11"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="8" name="Picture Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="pic"/>
+            <p:ph type="pic" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="911106" y="1598613"/>
             <a:ext cx="1829356" cy="1828800"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="33" name="Google Shape;33;p11"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="10" name="Picture Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="3" type="pic"/>
+            <p:ph type="pic" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2819400" y="1598613"/>
             <a:ext cx="1829356" cy="1828800"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="34" name="Google Shape;34;p11"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="11" name="Picture Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="4" type="pic"/>
+            <p:ph type="pic" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="911106" y="3531835"/>
             <a:ext cx="1829356" cy="1828800"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="35" name="Google Shape;35;p11"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="12" name="Picture Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="5" type="pic"/>
+            <p:ph type="pic" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2819400" y="3531835"/>
             <a:ext cx="1829356" cy="1828800"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="36" name="Google Shape;36;p11"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="13" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11453401" y="109372"/>
             <a:ext cx="412350" cy="522816"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
           <a:solidFill>
-            <a:schemeClr val="dk2"/>
+            <a:schemeClr val="tx2"/>
           </a:solidFill>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="182675" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="182675">
-[...66 lines deleted...]
-          </a:lstStyle>
+          <a:bodyPr/>
+          <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr lang="zh-TW"/>
+            <a:fld id="{C9468CE9-3F3D-1446-A027-4B4CDD3883B0}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3069069710"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
-      <p:bgPr>
-[...3 lines deleted...]
-      </p:bgPr>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="9" name="Shape 9"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Google Shape;10;p5"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="2" name="Title Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="609600" y="274639"/>
             <a:ext cx="10972800" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="108725" lIns="217475" spcFirstLastPara="1" rIns="217475" wrap="square" tIns="108725">
+          <a:bodyPr vert="horz" lIns="217490" tIns="108745" rIns="217490" bIns="108745" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...112 lines deleted...]
-          <a:p/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="Google Shape;11;p5"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="609600" y="1600206"/>
             <a:ext cx="10972800" cy="4525963"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="108725" lIns="217475" spcFirstLastPara="1" rIns="217475" wrap="square" tIns="108725">
+          <a:bodyPr vert="horz" lIns="217490" tIns="108745" rIns="217490" bIns="108745" rtlCol="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...223 lines deleted...]
-          <a:p/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Google Shape;12;p5"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11453401" y="109372"/>
             <a:ext cx="412350" cy="522816"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:schemeClr val="lt2"/>
+            <a:schemeClr val="bg2"/>
           </a:solidFill>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="182675" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="182675">
+          <a:bodyPr vert="horz" lIns="0" tIns="182680" rIns="0" bIns="182680" rtlCol="0" anchor="ctr">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...6 lines deleted...]
-                  <a:schemeClr val="lt1"/>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="1000">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans"/>
-                <a:ea typeface="Open Sans"/>
                 <a:cs typeface="Open Sans"/>
-                <a:sym typeface="Open Sans"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" rtl="0" algn="ctr">
-[...118 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr lang="zh-TW"/>
+            <a:fld id="{C9468CE9-3F3D-1446-A027-4B4CDD3883B0}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4025151764"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
-  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
-    <p:sldLayoutId id="2147483650" r:id="rId2"/>
-[...3 lines deleted...]
-    <p:sldLayoutId id="2147483654" r:id="rId6"/>
+    <p:sldLayoutId id="2147483660" r:id="rId2"/>
+    <p:sldLayoutId id="2147483683" r:id="rId3"/>
+    <p:sldLayoutId id="2147483661" r:id="rId4"/>
+    <p:sldLayoutId id="2147483663" r:id="rId5"/>
+    <p:sldLayoutId id="2147483665" r:id="rId6"/>
   </p:sldLayoutIdLst>
-  <p:hf dt="0" ftr="0" hdr="0"/>
+  <p:hf hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
-      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lvl1pPr algn="ctr" defTabSz="543613" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="0"/>
+        </a:spcBef>
+        <a:buNone/>
+        <a:defRPr sz="2999" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="bg2"/>
+          </a:solidFill>
+          <a:latin typeface="Open Sans"/>
+          <a:ea typeface="+mj-ea"/>
+          <a:cs typeface="Open Sans"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:lvl1pPr marL="0" indent="0" algn="ctr" defTabSz="543613" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="130000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:spcAft>
-[...3 lines deleted...]
-      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:buFont typeface="Arial"/>
+        <a:buNone/>
+        <a:defRPr sz="1200" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+          <a:latin typeface="Open Sans Light"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="Open Sans Light"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="543613" indent="0" algn="ctr" defTabSz="543613" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="130000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:spcAft>
-[...4 lines deleted...]
-        </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buNone/>
+        <a:defRPr sz="1550" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx2"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="Open Sans"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="Open Sans"/>
         </a:defRPr>
-      </a:lvl1pPr>
-      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="1087226" indent="0" algn="ctr" defTabSz="543613" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="130000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:spcAft>
-[...4 lines deleted...]
-        </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buNone/>
+        <a:defRPr sz="1550" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx2"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="Open Sans"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="Open Sans"/>
         </a:defRPr>
-      </a:lvl2pPr>
-      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1630843" indent="0" algn="ctr" defTabSz="543613" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="130000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:spcAft>
-[...4 lines deleted...]
-        </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buNone/>
+        <a:defRPr sz="1550" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx2"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="Open Sans"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="Open Sans"/>
         </a:defRPr>
-      </a:lvl3pPr>
-      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="2174455" indent="0" algn="ctr" defTabSz="543613" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="130000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:spcAft>
-[...4 lines deleted...]
-        </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buNone/>
+        <a:defRPr sz="1550" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx2"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...26 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="Open Sans"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="Open Sans"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl6pPr marL="2989875" indent="-271808" algn="l" defTabSz="543613" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:spcAft>
-[...4 lines deleted...]
-        </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buChar char="•"/>
+        <a:defRPr sz="2400" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl7pPr marL="3533490" indent="-271808" algn="l" defTabSz="543613" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:spcAft>
-[...4 lines deleted...]
-        </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buChar char="•"/>
+        <a:defRPr sz="2400" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl8pPr marL="4077105" indent="-271808" algn="l" defTabSz="543613" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:spcAft>
-[...4 lines deleted...]
-        </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buChar char="•"/>
+        <a:defRPr sz="2400" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl9pPr marL="4620718" indent="-271808" algn="l" defTabSz="543613" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="0"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:spcAft>
-[...4 lines deleted...]
-        </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:buChar char="•"/>
+        <a:defRPr sz="2400" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...231 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
-      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
-[...8 lines deleted...]
-        </a:spcAft>
+      <a:defPPr>
+        <a:defRPr lang="en-US"/>
       </a:defPPr>
-      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl1pPr marL="0" algn="l" defTabSz="543613" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="2150" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl2pPr marL="543613" algn="l" defTabSz="543613" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="2150" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl3pPr marL="1087226" algn="l" defTabSz="543613" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="2150" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl4pPr marL="1630843" algn="l" defTabSz="543613" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="2150" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl5pPr marL="2174455" algn="l" defTabSz="543613" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="2150" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl6pPr marL="2718069" algn="l" defTabSz="543613" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="2150" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl7pPr marL="3261683" algn="l" defTabSz="543613" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="2150" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl8pPr marL="3805296" algn="l" defTabSz="543613" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="2150" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
-[...13 lines deleted...]
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:lvl9pPr marL="4348909" algn="l" defTabSz="543613" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="2150" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="000000"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-          <a:sym typeface="Arial"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="41" name="Shape 41"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="42" name="Google Shape;42;p1"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="10" name="圖片 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45DC4250-C072-FFF9-514F-4342E7ED4B9C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="43" name="Google Shape;43;p1"/>
+          <p:cNvPr id="9" name="TextBox 17"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3840651" y="243298"/>
             <a:ext cx="4510870" cy="738654"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="60950" lIns="121900" spcFirstLastPara="1" rIns="121900" wrap="square" tIns="60950">
+          <a:bodyPr wrap="square" lIns="121910" tIns="60955" rIns="121910" bIns="60955" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...16 lines deleted...]
-                <a:sym typeface="Microsoft JhengHei"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" sz="4000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Open Sans Light"/>
               </a:rPr>
               <a:t>遴選簡報須知 </a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="4000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr lang="en-US" sz="4000" b="1" dirty="0">
               <a:solidFill>
-                <a:srgbClr val="147F7F"/>
+                <a:schemeClr val="accent2">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
               </a:solidFill>
-              <a:latin typeface="Microsoft JhengHei"/>
-[...2 lines deleted...]
-              <a:sym typeface="Microsoft JhengHei"/>
+              <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              <a:cs typeface="Open Sans Light"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="44" name="Google Shape;44;p1"/>
+          <p:cNvPr id="4" name="文字方塊 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB75C534-9A49-6C88-0F7D-BC9C23FB1B88}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="573670" y="855492"/>
-            <a:ext cx="11044800" cy="6480300"/>
+            <a:ext cx="11044659" cy="5543954"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-355600" lvl="0" marL="660400" marR="0" rtl="0" algn="just">
+            <a:pPr marL="660400" indent="-355600" algn="just">
               <a:lnSpc>
-                <a:spcPct val="173684"/>
+                <a:spcPts val="3300"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="zh-TW" sz="1900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Microsoft JhengHei"/>
-[...2 lines deleted...]
-                <a:sym typeface="Microsoft JhengHei"/>
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體"/>
+                <a:ea typeface="微軟正黑體"/>
               </a:rPr>
               <a:t>一、評選日期：</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" i="0" lang="zh-TW" sz="1900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="F16B49"/>
                 </a:solidFill>
-                <a:latin typeface="Microsoft JhengHei"/>
-[...6 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="1900" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="微軟正黑體"/>
+                <a:ea typeface="微軟正黑體"/>
+              </a:rPr>
+              <a:t>2026</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F16B49"/>
+                </a:solidFill>
+                <a:latin typeface="微軟正黑體"/>
+                <a:ea typeface="微軟正黑體"/>
+              </a:rPr>
+              <a:t>年</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F16B49"/>
+                </a:solidFill>
+                <a:latin typeface="微軟正黑體"/>
+                <a:ea typeface="微軟正黑體"/>
+              </a:rPr>
+              <a:t>7</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F16B49"/>
+                </a:solidFill>
+                <a:latin typeface="微軟正黑體"/>
+                <a:ea typeface="微軟正黑體"/>
+              </a:rPr>
+              <a:t>月8日</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F16B49"/>
+                </a:solidFill>
+                <a:latin typeface="微軟正黑體"/>
+                <a:ea typeface="微軟正黑體"/>
+              </a:rPr>
+              <a:t>(三)</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="F16B49"/>
               </a:solidFill>
-              <a:latin typeface="Microsoft JhengHei"/>
-[...2 lines deleted...]
-              <a:sym typeface="Microsoft JhengHei"/>
+              <a:latin typeface="微軟正黑體"/>
+              <a:ea typeface="微軟正黑體"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-355600" lvl="0" marL="660400" marR="0" rtl="0" algn="just">
+            <a:pPr marL="660400" indent="-355600" algn="just">
               <a:lnSpc>
-                <a:spcPct val="173684"/>
+                <a:spcPts val="3300"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="zh-TW" sz="1900" u="none" cap="none" strike="noStrike">
-[...17 lines deleted...]
-              <a:sym typeface="Microsoft JhengHei"/>
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體"/>
+                <a:ea typeface="微軟正黑體"/>
+              </a:rPr>
+              <a:t>二、評選地點：</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體"/>
+                <a:ea typeface="微軟正黑體"/>
+              </a:rPr>
+              <a:t>110</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體"/>
+                <a:ea typeface="微軟正黑體"/>
+              </a:rPr>
+              <a:t>臺北市信義區基隆路一段</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體"/>
+                <a:ea typeface="微軟正黑體"/>
+              </a:rPr>
+              <a:t>333</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體"/>
+                <a:ea typeface="微軟正黑體"/>
+              </a:rPr>
+              <a:t>號</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+                <a:latin typeface="微軟正黑體"/>
+                <a:ea typeface="微軟正黑體"/>
+              </a:rPr>
+              <a:t>6</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體"/>
+                <a:ea typeface="微軟正黑體"/>
+              </a:rPr>
+              <a:t>樓</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體"/>
+                <a:ea typeface="微軟正黑體"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體"/>
+                <a:ea typeface="微軟正黑體"/>
+              </a:rPr>
+              <a:t>國貿大樓</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體"/>
+                <a:ea typeface="微軟正黑體"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+                <a:latin typeface="微軟正黑體"/>
+                <a:ea typeface="微軟正黑體"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" sz="1900" b="1" kern="100" dirty="0">
+                <a:latin typeface="微軟正黑體"/>
+                <a:ea typeface="微軟正黑體"/>
+              </a:rPr>
+              <a:t>大武</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0" err="1">
+                <a:latin typeface="微軟正黑體"/>
+                <a:ea typeface="微軟正黑體"/>
+              </a:rPr>
+              <a:t>山會議室</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0" err="1">
+              <a:effectLst/>
+              <a:latin typeface="微軟正黑體"/>
+              <a:ea typeface="微軟正黑體"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-355600" lvl="0" marL="660400" marR="0" rtl="0" algn="just">
+            <a:pPr marL="660400" indent="-355600" algn="just">
               <a:lnSpc>
-                <a:spcPct val="173684"/>
+                <a:spcPts val="3300"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="zh-TW" sz="1900" u="none" cap="none" strike="noStrike">
-[...11 lines deleted...]
-              <a:rPr b="1" i="0" lang="zh-TW" sz="1900" u="sng" cap="none" strike="noStrike">
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體"/>
+                <a:ea typeface="微軟正黑體"/>
+              </a:rPr>
+              <a:t>三、</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" sz="1900" b="1" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體"/>
+                <a:ea typeface="微軟正黑體"/>
+              </a:rPr>
+              <a:t>報名廠商請參照本簡報</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體"/>
+                <a:ea typeface="微軟正黑體"/>
+              </a:rPr>
+              <a:t>範本</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" sz="1900" b="1" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體"/>
+                <a:ea typeface="微軟正黑體"/>
+              </a:rPr>
+              <a:t>規定提供相關資料</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體"/>
+                <a:ea typeface="微軟正黑體"/>
+              </a:rPr>
+              <a:t>，廠商製作完成後須於</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" sz="1900" b="1" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="F05B38"/>
                 </a:solidFill>
-                <a:latin typeface="Microsoft JhengHei"/>
-[...7 lines deleted...]
-              <a:rPr b="1" lang="zh-TW" sz="1900" u="sng">
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體"/>
+                <a:ea typeface="微軟正黑體"/>
+              </a:rPr>
+              <a:t>7</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="F05B38"/>
                 </a:solidFill>
-                <a:latin typeface="Microsoft JhengHei"/>
-[...7 lines deleted...]
-              <a:rPr b="1" i="0" lang="zh-TW" sz="1900" u="sng" cap="none" strike="noStrike">
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體"/>
+                <a:ea typeface="微軟正黑體"/>
+              </a:rPr>
+              <a:t>月</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" sz="1900" b="1" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="F05B38"/>
                 </a:solidFill>
-                <a:latin typeface="Microsoft JhengHei"/>
-[...7 lines deleted...]
-              <a:rPr b="1" lang="zh-TW" sz="1900" u="sng">
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體"/>
+                <a:ea typeface="微軟正黑體"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="F05B38"/>
                 </a:solidFill>
-                <a:latin typeface="Microsoft JhengHei"/>
-[...2 lines deleted...]
-                <a:sym typeface="Microsoft JhengHei"/>
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體"/>
+                <a:ea typeface="微軟正黑體"/>
+              </a:rPr>
+              <a:t>日</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" sz="1900" b="1" u="sng" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F05B38"/>
+                </a:solidFill>
+                <a:latin typeface="微軟正黑體"/>
+                <a:ea typeface="微軟正黑體"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" sz="1900" b="1" u="sng" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F05B38"/>
+                </a:solidFill>
+                <a:latin typeface="微軟正黑體"/>
+                <a:ea typeface="微軟正黑體"/>
+              </a:rPr>
+              <a:t>五</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" sz="1900" b="1" u="sng" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F05B38"/>
+                </a:solidFill>
+                <a:latin typeface="微軟正黑體"/>
+                <a:ea typeface="微軟正黑體"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" sz="1900" b="1" u="sng" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F05B38"/>
+                </a:solidFill>
+                <a:latin typeface="微軟正黑體"/>
+                <a:ea typeface="微軟正黑體"/>
+              </a:rPr>
+              <a:t>下</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" u="sng" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F05B38"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體"/>
+                <a:ea typeface="微軟正黑體"/>
+              </a:rPr>
+              <a:t>午</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" sz="1900" b="1" u="sng" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F05B38"/>
+                </a:solidFill>
+                <a:latin typeface="微軟正黑體"/>
+                <a:ea typeface="微軟正黑體"/>
               </a:rPr>
               <a:t>5</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" i="0" lang="zh-TW" sz="1900" u="sng" cap="none" strike="noStrike">
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="F05B38"/>
                 </a:solidFill>
-                <a:latin typeface="Microsoft JhengHei"/>
-[...2 lines deleted...]
-                <a:sym typeface="Microsoft JhengHei"/>
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體"/>
+                <a:ea typeface="微軟正黑體"/>
               </a:rPr>
               <a:t>點</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" i="0" lang="zh-TW" sz="1900" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-                <a:sym typeface="Microsoft JhengHei"/>
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體"/>
+                <a:ea typeface="微軟正黑體"/>
               </a:rPr>
               <a:t>前</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" i="0" lang="zh-TW" sz="1900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Microsoft JhengHei"/>
-[...13 lines deleted...]
-              <a:sym typeface="Microsoft JhengHei"/>
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體"/>
+                <a:ea typeface="微軟正黑體"/>
+              </a:rPr>
+              <a:t>提交給</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" sz="1900" b="1" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體"/>
+                <a:ea typeface="微軟正黑體"/>
+              </a:rPr>
+              <a:t>本會</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體"/>
+                <a:ea typeface="微軟正黑體"/>
+              </a:rPr>
+              <a:t>彙整成評選會議用簡報，逾時視同放棄簡報資格。</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="微軟正黑體"/>
+              <a:ea typeface="微軟正黑體"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-355600" lvl="0" marL="660400" marR="0" rtl="0" algn="just">
+            <a:pPr marL="660400" indent="-355600" algn="just">
               <a:lnSpc>
-                <a:spcPct val="173684"/>
+                <a:spcPts val="3300"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="zh-TW" sz="1900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Microsoft JhengHei"/>
-[...2 lines deleted...]
-                <a:sym typeface="Microsoft JhengHei"/>
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>四、提供廠商</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" i="0" lang="zh-TW" sz="1900" u="sng" cap="none" strike="noStrike">
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:highlight>
                   <a:srgbClr val="FCE69E"/>
                 </a:highlight>
-                <a:latin typeface="Microsoft JhengHei"/>
-[...7 lines deleted...]
-              <a:rPr b="1" lang="zh-TW" sz="1900" u="sng">
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>簡報說明時間 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" sz="1900" b="1" u="sng" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
                 <a:highlight>
                   <a:srgbClr val="FCE69E"/>
                 </a:highlight>
-                <a:latin typeface="Microsoft JhengHei"/>
-[...7 lines deleted...]
-              <a:rPr b="1" i="0" lang="zh-TW" sz="1900" u="sng" cap="none" strike="noStrike">
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>(3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:highlight>
                   <a:srgbClr val="FCE69E"/>
                 </a:highlight>
-                <a:latin typeface="Microsoft JhengHei"/>
-[...7 lines deleted...]
-              <a:rPr b="1" i="0" lang="zh-TW" sz="1900" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>分鐘</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" sz="1900" b="1" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Microsoft JhengHei"/>
-[...13 lines deleted...]
-              <a:sym typeface="Microsoft JhengHei"/>
+                <a:effectLst/>
+                <a:highlight>
+                  <a:srgbClr val="FCE69E"/>
+                </a:highlight>
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" u="sng" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:highlight>
+                  <a:srgbClr val="FCE69E"/>
+                </a:highlight>
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>及答詢</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" sz="1900" b="1" u="sng" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:highlight>
+                  <a:srgbClr val="FCE69E"/>
+                </a:highlight>
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t> (3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" u="sng" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:highlight>
+                  <a:srgbClr val="FCE69E"/>
+                </a:highlight>
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>分鐘</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" sz="1900" b="1" u="sng" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:highlight>
+                  <a:srgbClr val="FCE69E"/>
+                </a:highlight>
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>。為掌控時間，現場將以按鈴方式掌控進度（簡報說明第</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>分鐘時，響鈴</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>聲，提醒投標廠商</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>分鐘後準時結束；第</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>分鐘時，響鈴</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>聲，簡報結束；答詢第</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>分鐘時，響鈴</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>聲，答詢結束）。簡報內容應與報名文件內容相符。廠商於簡報時另外提出變更或補充資料者，需自行準備</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>6</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>份資料提供給評審並進行說明。</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-355600" lvl="0" marL="660400" marR="0" rtl="0" algn="just">
+            <a:pPr marL="660400" indent="-355600" algn="just">
               <a:lnSpc>
-                <a:spcPct val="173684"/>
+                <a:spcPts val="3300"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="zh-TW" sz="1900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Microsoft JhengHei"/>
-[...2 lines deleted...]
-                <a:sym typeface="Microsoft JhengHei"/>
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>五、簡報答詢</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" i="0" lang="zh-TW" sz="1900" u="sng" cap="none" strike="noStrike">
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:highlight>
                   <a:srgbClr val="FCE69E"/>
                 </a:highlight>
-                <a:latin typeface="Microsoft JhengHei"/>
-[...2 lines deleted...]
-                <a:sym typeface="Microsoft JhengHei"/>
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>採統問統答方式</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" i="0" lang="zh-TW" sz="1900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Microsoft JhengHei"/>
-[...2 lines deleted...]
-                <a:sym typeface="Microsoft JhengHei"/>
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>，評選委員針對廠商提供之資料提出詢問，廠商須針對委員所提問題進行答詢。</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="1900" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-              <a:sym typeface="Microsoft JhengHei"/>
+            <a:endParaRPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-355600" lvl="0" marL="660400" marR="0" rtl="0" algn="just">
+            <a:pPr marL="660400" indent="-355600" algn="just">
               <a:lnSpc>
-                <a:spcPct val="173684"/>
+                <a:spcPts val="3300"/>
               </a:lnSpc>
-              <a:spcBef>
-[...5 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="zh-TW" sz="1900" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Microsoft JhengHei"/>
-[...2 lines deleted...]
-                <a:sym typeface="Microsoft JhengHei"/>
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>六、</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" i="0" lang="zh-TW" sz="1900" u="none" cap="none" strike="noStrike">
-[...6 lines deleted...]
-                <a:sym typeface="Microsoft JhengHei"/>
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>報名廠商於評選會議時應派參展人員出席簡報，</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" i="0" lang="zh-TW" sz="1900" u="sng" cap="none" strike="noStrike">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" u="sng" kern="100" dirty="0">
+                <a:effectLst/>
                 <a:highlight>
                   <a:srgbClr val="FCE69E"/>
                 </a:highlight>
-                <a:latin typeface="Microsoft JhengHei"/>
-[...2 lines deleted...]
-                <a:sym typeface="Microsoft JhengHei"/>
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>最多以</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" i="0" lang="zh-TW" sz="1900" u="sng" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" altLang="zh-TW" sz="1900" b="1" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="F16B49"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:highlight>
                   <a:srgbClr val="FCE69E"/>
                 </a:highlight>
-                <a:latin typeface="Microsoft JhengHei"/>
-[...10 lines deleted...]
-                </a:solidFill>
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" u="sng" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F16B49"/>
+                </a:solidFill>
+                <a:effectLst/>
                 <a:highlight>
                   <a:srgbClr val="FCE69E"/>
                 </a:highlight>
-                <a:latin typeface="Microsoft JhengHei"/>
-[...22 lines deleted...]
-                </a:solidFill>
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>人</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" u="sng" kern="100" dirty="0">
+                <a:effectLst/>
                 <a:highlight>
                   <a:srgbClr val="FCE69E"/>
                 </a:highlight>
-                <a:latin typeface="Microsoft JhengHei"/>
-[...10 lines deleted...]
-                </a:solidFill>
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>為限</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>，</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" u="sng" kern="100" dirty="0">
+                <a:effectLst/>
                 <a:highlight>
                   <a:srgbClr val="FCE69E"/>
                 </a:highlight>
-                <a:latin typeface="Microsoft JhengHei"/>
-[...85 lines deleted...]
-                </a:solidFill>
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>請攜帶</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" u="sng" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F16B49"/>
+                </a:solidFill>
+                <a:effectLst/>
                 <a:highlight>
                   <a:srgbClr val="FCE69E"/>
                 </a:highlight>
-                <a:latin typeface="Microsoft JhengHei"/>
-[...10 lines deleted...]
-                </a:solidFill>
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>名片</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>於報到時備查。</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="660400" indent="-355600" algn="just">
+              <a:lnSpc>
+                <a:spcPts val="3300"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>七、簡報順序：由主辦單位</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>依書面審查結果名單抽籤</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>決定簡報順序，</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>將於電郵通知時告知簡報日期及時段，</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" u="sng" kern="100" dirty="0">
+                <a:effectLst/>
                 <a:highlight>
                   <a:srgbClr val="FCE69E"/>
                 </a:highlight>
-                <a:latin typeface="Microsoft JhengHei"/>
-[...10 lines deleted...]
-                </a:solidFill>
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>請遴選企業</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" u="sng" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F16B49"/>
+                </a:solidFill>
+                <a:effectLst/>
                 <a:highlight>
                   <a:srgbClr val="FCE69E"/>
                 </a:highlight>
-                <a:latin typeface="Microsoft JhengHei"/>
-[...2 lines deleted...]
-                <a:sym typeface="Microsoft JhengHei"/>
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>提早</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" sz="1900" b="1" u="sng" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F16B49"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:highlight>
+                  <a:srgbClr val="FCE69E"/>
+                </a:highlight>
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>30</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" u="sng" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="F16B49"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:highlight>
+                  <a:srgbClr val="FCE69E"/>
+                </a:highlight>
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>分鐘</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" u="sng" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:highlight>
+                  <a:srgbClr val="FCE69E"/>
+                </a:highlight>
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>報到</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" i="0" lang="zh-TW" sz="1900" u="none" cap="none" strike="noStrike">
-[...17 lines deleted...]
-              <a:sym typeface="Microsoft JhengHei"/>
+              <a:rPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>。如遴選企業於簡報時段後報到，將取消簡報資格</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" sz="1900" b="1" kern="100" dirty="0">
+                <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>。</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-TW" altLang="zh-TW" sz="1900" b="1" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1617916808"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="49" name="Shape 49"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="50" name="Google Shape;50;p2"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="4" name="圖片 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6621275A-2255-DB55-D4AA-1AA856592E1E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="51" name="Google Shape;51;p2"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="8" name="表格 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A8D47E3-7577-7F33-52C5-A432DE818B47}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1425136717"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="696000" y="1032109"/>
-          <a:ext cx="3000000" cy="3000000"/>
+          <a:ext cx="10800000" cy="5040000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
-              <a:tblPr bandRow="1" firstRow="1">
-[...1 lines deleted...]
-                <a:tableStyleId>{87740D14-BE56-4D4C-AB1D-F46D87AFF5A6}</a:tableStyleId>
+              <a:tblPr firstRow="1" bandRow="1">
+                <a:tableStyleId>{5DA37D80-6434-44D0-A028-1B22A696006F}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
-                <a:gridCol w="3356875"/>
-[...2 lines deleted...]
-                <a:gridCol w="2481050"/>
+                <a:gridCol w="3356869">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2568028765"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2481044">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3632957291"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2481043">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2824171177"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2481044">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1333808173"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
               </a:tblGrid>
               <a:tr h="1260000">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...7 lines deleted...]
-                      </a:pPr>
+                      <a:pPr algn="l"/>
                       <a:r>
-                        <a:rPr b="1" lang="zh-TW" sz="2150" u="none" cap="none" strike="noStrike">
-[...3 lines deleted...]
-                          <a:sym typeface="Microsoft JhengHei"/>
+                        <a:rPr lang="zh-TW" altLang="en-US" b="1" dirty="0">
+                          <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                          <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>公司簡介 (100字內)</a:t>
+                        <a:t>公司簡介 </a:t>
                       </a:r>
-                      <a:endParaRPr b="1" sz="2150" u="none" cap="none" strike="noStrike">
-[...3 lines deleted...]
-                        <a:sym typeface="Microsoft JhengHei"/>
+                      <a:r>
+                        <a:rPr lang="en-US" altLang="zh-TW" b="1" dirty="0">
+                          <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                          <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>(100</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="zh-TW" altLang="en-US" b="1" dirty="0">
+                          <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                          <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>字內</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" altLang="zh-TW" b="1" dirty="0">
+                          <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                          <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>)</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="zh-TW" altLang="en-US" b="1" dirty="0">
+                        <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                        <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450" anchor="ctr"/>
+                  <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc gridSpan="3">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...15 lines deleted...]
-                        <a:sym typeface="Microsoft JhengHei"/>
+                      <a:endParaRPr lang="zh-TW" altLang="en-US" sz="1800" b="0" dirty="0">
+                        <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                        <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr/>
                 </a:tc>
-                <a:tc hMerge="1"/>
-                <a:tc hMerge="1"/>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="zh-TW" altLang="en-US"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="zh-TW" altLang="en-US" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1189713538"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="1260000">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...7 lines deleted...]
-                      </a:pPr>
+                      <a:pPr algn="l"/>
                       <a:r>
-                        <a:rPr b="1" lang="zh-TW" sz="2150">
-[...3 lines deleted...]
-                          <a:sym typeface="Microsoft JhengHei"/>
+                        <a:rPr lang="zh-TW" altLang="en-US" b="1" dirty="0">
+                          <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                          <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>亮點展出產品 (最多三項)</a:t>
+                        <a:t>亮點展出產品</a:t>
                       </a:r>
-                      <a:endParaRPr b="1" sz="2150">
-[...3 lines deleted...]
-                        <a:sym typeface="Microsoft JhengHei"/>
+                      <a:r>
+                        <a:rPr lang="en-US" altLang="zh-TW" b="1" dirty="0">
+                          <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                          <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t> (</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="zh-TW" altLang="en-US" b="1" dirty="0">
+                          <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                          <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>最多三項</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" altLang="zh-TW" b="1" dirty="0">
+                          <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                          <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>)</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="zh-TW" altLang="en-US" b="1" dirty="0">
+                        <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                        <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450" anchor="ctr"/>
+                  <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...15 lines deleted...]
-                        <a:sym typeface="Microsoft JhengHei"/>
+                      <a:endParaRPr lang="zh-TW" altLang="en-US" sz="1800" dirty="0">
+                        <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                        <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...15 lines deleted...]
-                        <a:sym typeface="Microsoft JhengHei"/>
+                      <a:endParaRPr lang="zh-TW" altLang="en-US" sz="1800" dirty="0">
+                        <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                        <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="543613" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
-                        <a:buClr>
-[...3 lines deleted...]
-                        <a:buFont typeface="Calibri"/>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
                         <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
                       </a:pPr>
-                      <a:r>
-[...6 lines deleted...]
-                        <a:sym typeface="Microsoft JhengHei"/>
+                      <a:endParaRPr lang="zh-TW" altLang="en-US" sz="1800" dirty="0">
+                        <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                        <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr/>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2688776192"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="1260000">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...7 lines deleted...]
-                      </a:pPr>
+                      <a:pPr algn="l"/>
                       <a:r>
-                        <a:rPr b="1" lang="zh-TW" sz="2150">
-[...3 lines deleted...]
-                          <a:sym typeface="Microsoft JhengHei"/>
+                        <a:rPr lang="zh-TW" altLang="en-US" b="1" dirty="0">
+                          <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                          <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
                         </a:rPr>
                         <a:t>獨特銷售點</a:t>
                       </a:r>
-                      <a:endParaRPr b="1" sz="2150">
-[...3 lines deleted...]
-                        <a:sym typeface="Microsoft JhengHei"/>
+                      <a:endParaRPr lang="en-US" altLang="zh-TW" b="1" dirty="0">
+                        <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                        <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...7 lines deleted...]
-                      </a:pPr>
+                      <a:pPr algn="l"/>
                       <a:r>
-                        <a:rPr b="1" lang="zh-TW" sz="2150">
-[...3 lines deleted...]
-                          <a:sym typeface="Microsoft JhengHei"/>
+                        <a:rPr lang="en-US" altLang="zh-TW" b="1" dirty="0">
+                          <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                          <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
                         </a:rPr>
                         <a:t>(</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr b="1" i="0" lang="zh-TW" sz="2150">
+                        <a:rPr lang="id-ID" altLang="zh-TW" sz="2150" b="1" i="0" kern="1200" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="dk1"/>
+                            <a:schemeClr val="tx1"/>
                           </a:solidFill>
-                          <a:latin typeface="Microsoft JhengHei"/>
-[...2 lines deleted...]
-                          <a:sym typeface="Microsoft JhengHei"/>
+                          <a:effectLst/>
+                          <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                          <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                          <a:cs typeface="+mn-cs"/>
                         </a:rPr>
-                        <a:t>Unique selling point)</a:t>
+                        <a:t>Unique selling point</a:t>
                       </a:r>
-                      <a:endParaRPr b="1" sz="2150">
-[...3 lines deleted...]
-                        <a:sym typeface="Microsoft JhengHei"/>
+                      <a:r>
+                        <a:rPr lang="en-US" altLang="zh-TW" sz="2150" b="1" i="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                          <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>)</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="zh-TW" altLang="en-US" b="1" dirty="0">
+                        <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                        <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450" anchor="ctr"/>
+                  <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc gridSpan="3">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-                        <a:buFont typeface="Calibri"/>
+                      <a:pPr marL="0" indent="0">
                         <a:buNone/>
                       </a:pPr>
-                      <a:r>
-[...6 lines deleted...]
-                        <a:sym typeface="Microsoft JhengHei"/>
+                      <a:endParaRPr lang="en-US" altLang="zh-TW" sz="1800" dirty="0">
+                        <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                        <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr/>
                 </a:tc>
-                <a:tc hMerge="1"/>
-                <a:tc hMerge="1"/>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="zh-TW" altLang="en-US"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="zh-TW" altLang="en-US"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="999428876"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="1260000">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...7 lines deleted...]
-                      </a:pPr>
+                      <a:pPr algn="l"/>
                       <a:r>
-                        <a:rPr b="1" lang="zh-TW" sz="2150">
-[...3 lines deleted...]
-                          <a:sym typeface="Microsoft JhengHei"/>
+                        <a:rPr lang="zh-TW" altLang="en-US" b="1" dirty="0">
+                          <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                          <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>國際認證/獎項</a:t>
+                        <a:t>國際認證</a:t>
                       </a:r>
-                      <a:endParaRPr/>
+                      <a:r>
+                        <a:rPr lang="en-US" altLang="zh-TW" b="1" dirty="0">
+                          <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                          <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>/</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="zh-TW" altLang="en-US" b="1" dirty="0">
+                          <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                          <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>獎項</a:t>
+                      </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450" anchor="ctr"/>
+                  <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc gridSpan="3">
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...10 lines deleted...]
-                        <a:buFont typeface="Calibri"/>
+                      <a:pPr marL="0" indent="0">
                         <a:buNone/>
                       </a:pPr>
-                      <a:r>
-[...6 lines deleted...]
-                        <a:sym typeface="Microsoft JhengHei"/>
+                      <a:endParaRPr lang="zh-TW" altLang="en-US" sz="1800" dirty="0">
+                        <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                        <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr/>
                 </a:tc>
-                <a:tc hMerge="1"/>
-                <a:tc hMerge="1"/>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="zh-TW" altLang="en-US"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="zh-TW" altLang="en-US"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="200206349"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="52" name="Google Shape;52;p2"/>
+          <p:cNvPr id="7" name="TextBox 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{310B1905-74B5-009C-9E64-6520C56C46C6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3657601" y="208251"/>
             <a:ext cx="4876798" cy="738654"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="60950" lIns="121900" spcFirstLastPara="1" rIns="121900" wrap="square" tIns="60950">
+          <a:bodyPr wrap="square" lIns="121910" tIns="60955" rIns="121910" bIns="60955" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr b="1" i="0" lang="zh-TW" sz="4000" u="none" cap="none" strike="noStrike">
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" sz="4000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
-                <a:latin typeface="Microsoft JhengHei"/>
-[...2 lines deleted...]
-                <a:sym typeface="Microsoft JhengHei"/>
+                <a:latin typeface="微軟正黑體"/>
+                <a:ea typeface="微軟正黑體"/>
+                <a:cs typeface="Open Sans Light"/>
               </a:rPr>
               <a:t>公司簡介及優勢</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2480442431"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="56" name="Shape 56"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="57" name="Google Shape;57;p3"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="7" name="圖片 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2446C75F-D2B6-FA32-5DA5-690F4D9C254A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="58" name="Google Shape;58;p3"/>
+          <p:cNvPr id="9" name="TextBox 17"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3657601" y="208251"/>
             <a:ext cx="4876798" cy="738654"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="60950" lIns="121900" spcFirstLastPara="1" rIns="121900" wrap="square" tIns="60950">
+          <a:bodyPr wrap="square" lIns="121910" tIns="60955" rIns="121910" bIns="60955" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr b="1" i="0" lang="zh-TW" sz="4000" u="none" cap="none" strike="noStrike">
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" sz="4000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
-                <a:latin typeface="Microsoft JhengHei"/>
-[...2 lines deleted...]
-                <a:sym typeface="Microsoft JhengHei"/>
+                <a:latin typeface="微軟正黑體"/>
+                <a:ea typeface="微軟正黑體"/>
+                <a:cs typeface="Open Sans Light"/>
               </a:rPr>
               <a:t>展出規劃</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="4000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr lang="en-US" sz="4000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
-              <a:latin typeface="Microsoft JhengHei"/>
-[...2 lines deleted...]
-              <a:sym typeface="Microsoft JhengHei"/>
+              <a:latin typeface="微軟正黑體"/>
+              <a:ea typeface="微軟正黑體"/>
+              <a:cs typeface="Open Sans Light"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="59" name="Google Shape;59;p3"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="表格 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72EDCB70-420B-83CE-E907-B61EA2913EC0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="379082077"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="696000" y="1153774"/>
-          <a:ext cx="3000000" cy="3000000"/>
+          <a:ext cx="10800000" cy="5003960"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
-              <a:tblPr bandRow="1" firstRow="1">
-[...1 lines deleted...]
-                <a:tableStyleId>{87740D14-BE56-4D4C-AB1D-F46D87AFF5A6}</a:tableStyleId>
+              <a:tblPr firstRow="1" bandRow="1">
+                <a:tableStyleId>{5DA37D80-6434-44D0-A028-1B22A696006F}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
-                <a:gridCol w="3365350"/>
-                <a:gridCol w="7434650"/>
+                <a:gridCol w="3365338">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2568028765"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="7434662">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3632957291"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
               </a:tblGrid>
-              <a:tr h="1251000">
+              <a:tr h="1250990">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...7 lines deleted...]
-                      </a:pPr>
+                      <a:pPr algn="l"/>
                       <a:r>
-                        <a:rPr b="1" lang="zh-TW" sz="2150">
-[...3 lines deleted...]
-                          <a:sym typeface="Microsoft JhengHei"/>
+                        <a:rPr lang="zh-TW" altLang="en-US" b="1" dirty="0">
+                          <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                          <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
                         </a:rPr>
                         <a:t>展出產品 </a:t>
                       </a:r>
-                      <a:endParaRPr b="1" sz="2150">
-[...3 lines deleted...]
-                        <a:sym typeface="Microsoft JhengHei"/>
+                      <a:endParaRPr lang="en-US" altLang="zh-TW" b="1" dirty="0">
+                        <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                        <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...7 lines deleted...]
-                      </a:pPr>
+                      <a:pPr algn="l"/>
                       <a:r>
-                        <a:rPr b="1" lang="zh-TW" sz="2150">
-[...3 lines deleted...]
-                          <a:sym typeface="Microsoft JhengHei"/>
+                        <a:rPr lang="en-US" altLang="zh-TW" b="1" dirty="0">
+                          <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                          <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>(請舉例一項產品)</a:t>
+                        <a:t>(</a:t>
                       </a:r>
-                      <a:endParaRPr b="1" sz="2150">
-[...3 lines deleted...]
-                        <a:sym typeface="Microsoft JhengHei"/>
+                      <a:r>
+                        <a:rPr lang="zh-TW" altLang="en-US" b="1" dirty="0">
+                          <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                          <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>請舉例一項產品</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" altLang="zh-TW" b="1" dirty="0">
+                          <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                          <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>)</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="zh-TW" altLang="en-US" b="1" dirty="0">
+                        <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                        <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450" anchor="ctr"/>
+                  <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...11 lines deleted...]
-                      <a:endParaRPr b="0" sz="2100"/>
+                      <a:endParaRPr lang="zh-TW" altLang="en-US" sz="2100" b="0" dirty="0"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr/>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2688776192"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
-              <a:tr h="1251000">
+              <a:tr h="1250990">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...7 lines deleted...]
-                      </a:pPr>
+                      <a:pPr algn="l"/>
                       <a:r>
-                        <a:rPr b="1" lang="zh-TW" sz="2150">
-[...3 lines deleted...]
-                          <a:sym typeface="Microsoft JhengHei"/>
+                        <a:rPr lang="zh-TW" altLang="en-US" b="1" dirty="0">
+                          <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                          <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
                         </a:rPr>
                         <a:t>產品使用情境</a:t>
                       </a:r>
-                      <a:endParaRPr/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450" anchor="ctr"/>
+                  <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...15 lines deleted...]
-                        <a:sym typeface="Microsoft JhengHei"/>
+                      <a:endParaRPr lang="zh-TW" altLang="en-US" sz="2100" dirty="0">
+                        <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                        <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr/>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="999428876"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
-              <a:tr h="1251000">
+              <a:tr h="1250990">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...7 lines deleted...]
-                      </a:pPr>
+                      <a:pPr algn="l"/>
                       <a:r>
-                        <a:rPr b="1" lang="zh-TW" sz="2150">
-[...3 lines deleted...]
-                          <a:sym typeface="Microsoft JhengHei"/>
+                        <a:rPr lang="zh-TW" altLang="en-US" b="1" dirty="0">
+                          <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                          <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
                         </a:rPr>
                         <a:t>產品展示方式</a:t>
                       </a:r>
-                      <a:endParaRPr/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450" anchor="ctr"/>
+                  <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="-323850" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
-[...11 lines deleted...]
-                        <a:buNone/>
+                      <a:pPr marL="457200" lvl="0" indent="-457200" fontAlgn="base">
+                        <a:buAutoNum type="arabicPeriod"/>
                       </a:pPr>
-                      <a:r>
-[...6 lines deleted...]
-                        <a:sym typeface="Microsoft JhengHei"/>
+                      <a:endParaRPr lang="zh-TW" altLang="en-US" sz="2100" dirty="0">
+                        <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                        <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr/>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="200206349"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
-              <a:tr h="1251000">
+              <a:tr h="1250990">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...7 lines deleted...]
-                      </a:pPr>
+                      <a:pPr algn="l"/>
                       <a:r>
-                        <a:rPr b="1" lang="zh-TW" sz="2150">
-[...3 lines deleted...]
-                          <a:sym typeface="Microsoft JhengHei"/>
+                        <a:rPr lang="zh-TW" altLang="en-US" b="1" dirty="0">
+                          <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                          <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>如何顯示展品特殊/科技/優勢之處</a:t>
+                        <a:t>如何顯示展品特殊</a:t>
                       </a:r>
-                      <a:endParaRPr/>
+                      <a:r>
+                        <a:rPr lang="en-US" altLang="zh-TW" b="1" dirty="0">
+                          <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                          <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>/</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="zh-TW" altLang="en-US" b="1" dirty="0">
+                          <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                          <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>科技</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" altLang="zh-TW" b="1" dirty="0">
+                          <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                          <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>/</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="zh-TW" altLang="en-US" b="1" dirty="0">
+                          <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                          <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>優勢之處</a:t>
+                      </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450" anchor="ctr"/>
+                  <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...15 lines deleted...]
-                        <a:sym typeface="Microsoft JhengHei"/>
+                      <a:endParaRPr lang="zh-TW" altLang="en-US" sz="2100" dirty="0">
+                        <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                        <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr/>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1937966017"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1617187420"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="64" name="Shape 64"/>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="65" name="Google Shape;65;p4"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="5" name="圖片 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B97DB7AD-B9C8-A4DD-D8F3-16D290AF54E7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...4 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="66" name="Google Shape;66;p4"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="表格 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9605DE7A-4147-901E-0FC7-504255CB2FD1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3795218067"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="696000" y="1336478"/>
-          <a:ext cx="3000000" cy="3000000"/>
+          <a:ext cx="10800000" cy="4728656"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
-              <a:tblPr bandRow="1" firstRow="1">
-[...1 lines deleted...]
-                <a:tableStyleId>{87740D14-BE56-4D4C-AB1D-F46D87AFF5A6}</a:tableStyleId>
+              <a:tblPr firstRow="1" bandRow="1">
+                <a:tableStyleId>{5DA37D80-6434-44D0-A028-1B22A696006F}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
-                <a:gridCol w="3716350"/>
-                <a:gridCol w="7083650"/>
+                <a:gridCol w="3716362">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2568028765"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="7083638">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3632957291"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
               </a:tblGrid>
-              <a:tr h="1182175">
+              <a:tr h="1182164">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...7 lines deleted...]
-                      </a:pPr>
+                      <a:pPr algn="l"/>
                       <a:r>
-                        <a:rPr b="1" lang="zh-TW" sz="2150">
-[...3 lines deleted...]
-                          <a:sym typeface="Microsoft JhengHei"/>
+                        <a:rPr lang="zh-TW" altLang="en-US" b="1" dirty="0">
+                          <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                          <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
                         </a:rPr>
                         <a:t>預期達成目標</a:t>
                       </a:r>
-                      <a:endParaRPr/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450" anchor="ctr"/>
+                  <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...15 lines deleted...]
-                        <a:sym typeface="Microsoft JhengHei"/>
+                      <a:endParaRPr lang="zh-TW" altLang="en-US" sz="2100" b="0" dirty="0">
+                        <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                        <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr/>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2688776192"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
-              <a:tr h="1182175">
+              <a:tr h="1182164">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="543613" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
-                        <a:buClr>
-[...3 lines deleted...]
-                        <a:buFont typeface="Microsoft JhengHei"/>
+                        <a:buClrTx/>
+                        <a:buSzTx/>
+                        <a:buFontTx/>
                         <a:buNone/>
+                        <a:tabLst/>
+                        <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr b="1" lang="zh-TW" sz="2150">
-[...3 lines deleted...]
-                          <a:sym typeface="Microsoft JhengHei"/>
+                        <a:rPr lang="zh-TW" altLang="en-US" b="1" dirty="0">
+                          <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                          <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
                         </a:rPr>
                         <a:t>新加坡市場拓銷規劃</a:t>
                       </a:r>
-                      <a:endParaRPr/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450" anchor="ctr"/>
+                  <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...15 lines deleted...]
-                        <a:sym typeface="Microsoft JhengHei"/>
+                      <a:endParaRPr lang="zh-TW" altLang="en-US" sz="2100" dirty="0">
+                        <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                        <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr/>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="200206349"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
-              <a:tr h="1182175">
+              <a:tr h="1182164">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...7 lines deleted...]
-                      </a:pPr>
+                      <a:pPr algn="l"/>
                       <a:r>
-                        <a:rPr b="1" lang="zh-TW" sz="2150">
-[...3 lines deleted...]
-                          <a:sym typeface="Microsoft JhengHei"/>
+                        <a:rPr lang="zh-TW" altLang="en-US" b="1" dirty="0">
+                          <a:latin typeface="微軟正黑體"/>
+                          <a:ea typeface="微軟正黑體"/>
                         </a:rPr>
                         <a:t>當前新加坡市場拓銷情況</a:t>
                       </a:r>
-                      <a:endParaRPr b="1" sz="2150">
-[...3 lines deleted...]
-                        <a:sym typeface="Microsoft JhengHei"/>
+                      <a:endParaRPr lang="en-US" altLang="zh-TW" b="1" dirty="0">
+                        <a:latin typeface="微軟正黑體"/>
+                        <a:ea typeface="微軟正黑體"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450" anchor="ctr"/>
+                  <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...15 lines deleted...]
-                        <a:sym typeface="Microsoft JhengHei"/>
+                      <a:endParaRPr lang="zh-TW" altLang="en-US" sz="2100" dirty="0">
+                        <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                        <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr/>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2992595049"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
-              <a:tr h="1182175">
+              <a:tr h="1182164">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...7 lines deleted...]
-                      </a:pPr>
+                      <a:pPr algn="l"/>
                       <a:r>
-                        <a:rPr b="1" lang="zh-TW" sz="2150">
-[...3 lines deleted...]
-                          <a:sym typeface="Microsoft JhengHei"/>
+                        <a:rPr lang="zh-TW" altLang="en-US" b="1" dirty="0">
+                          <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                          <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
                         </a:rPr>
                         <a:t>參加此展對貴公司有何助益</a:t>
                       </a:r>
-                      <a:endParaRPr/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450" anchor="ctr"/>
+                  <a:tcPr anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...15 lines deleted...]
-                        <a:sym typeface="Microsoft JhengHei"/>
+                      <a:endParaRPr lang="zh-TW" altLang="en-US" sz="2100" dirty="0">
+                        <a:latin typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                        <a:ea typeface="微軟正黑體" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr/>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1937966017"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="67" name="Google Shape;67;p4"/>
+          <p:cNvPr id="10" name="TextBox 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4CFFA6A-0755-0379-FD07-A3B0666D4BA4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3657601" y="208251"/>
             <a:ext cx="4876798" cy="738654"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="60950" lIns="121900" spcFirstLastPara="1" rIns="121900" wrap="square" tIns="60950">
+          <a:bodyPr wrap="square" lIns="121910" tIns="60955" rIns="121910" bIns="60955" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...9 lines deleted...]
-              <a:rPr b="1" i="0" lang="zh-TW" sz="4000" u="none" cap="none" strike="noStrike">
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" sz="4000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
-                <a:latin typeface="Microsoft JhengHei"/>
-[...2 lines deleted...]
-                <a:sym typeface="Microsoft JhengHei"/>
+                <a:latin typeface="微軟正黑體"/>
+                <a:ea typeface="微軟正黑體"/>
+                <a:cs typeface="Open Sans Light"/>
               </a:rPr>
               <a:t>新加坡市場拓銷計劃</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3096078068"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Master">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Custom 11">
       <a:dk1>
-        <a:srgbClr val="000000"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="FFFFFF"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="1BAAAA"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="3A5270"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="1D8EEA"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5F5F80"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="CCCDC8"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="69E2DE"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="4EAAFF"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -7102,132 +5851,187 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr>
+        <a:solidFill>
+          <a:schemeClr val="accent3"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </a:spPr>
+      <a:bodyPr rtlCol="0" anchor="ctr"/>
+      <a:lstStyle>
+        <a:defPPr algn="ctr">
+          <a:defRPr dirty="0">
+            <a:latin typeface="Open Sans Light"/>
+          </a:defRPr>
+        </a:defPPr>
+      </a:lstStyle>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
+  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Master">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Custom 11">
+    <a:clrScheme name="Office">
       <a:dk1>
-        <a:srgbClr val="000000"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="FFFFFF"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="1BAAAA"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="3A5270"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="1D8EEA"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5F5F80"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="CCCDC8"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="69E2DE"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="4EAAFF"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -7381,45 +6185,817 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
+  <a:extraClrSchemeLst/>
 </a:theme>
+</file>
+
+<file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="1F497D"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="EEECE1"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4F81BD"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="C0504D"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="9BBB59"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="8064A2"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="4BACC6"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="F79646"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0000FF"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="800080"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
+  <a:extraClrSchemeLst/>
+</a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="580690d3-9b4c-44c7-807b-8f37261ff197">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_x0031_23 xmlns="580690d3-9b4c-44c7-807b-8f37261ff197" xsi:nil="true"/>
+    <TaxCatchAll xmlns="e97e9054-235f-4237-8569-f13da9f829da" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="文件" ma:contentTypeID="0x010100059916F22581364E9F055D16C4F5B097" ma:contentTypeVersion="20" ma:contentTypeDescription="建立新的文件。" ma:contentTypeScope="" ma:versionID="0a75ee780ea84d98fdf0d9ec479d1fa1">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="580690d3-9b4c-44c7-807b-8f37261ff197" xmlns:ns3="e97e9054-235f-4237-8569-f13da9f829da" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="caa49a0324cf1de4ee303d1663b12292" ns2:_="" ns3:_="">
+    <xsd:import namespace="580690d3-9b4c-44c7-807b-8f37261ff197"/>
+    <xsd:import namespace="e97e9054-235f-4237-8569-f13da9f829da"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:_x0031_23" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="580690d3-9b4c-44c7-807b-8f37261ff197" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="16" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="17" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="影像標籤" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="573c143a-5515-408f-beb1-77a74293c58b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_x0031_23" ma:index="25" nillable="true" ma:displayName="123" ma:format="Dropdown" ma:internalName="_x0031_23">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="26" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="27" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e97e9054-235f-4237-8569-f13da9f829da" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="共用對象:" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="19" nillable="true" ma:displayName="共用詳細資料" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{04c27fe0-ffc1-4ca5-9a03-853a655a54f9}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e97e9054-235f-4237-8569-f13da9f829da">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="內容類型"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="標題"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61418191-0BCB-4358-B93F-3068919D0B4F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F44DD58-7C52-4240-8FBE-BC5D12B48556}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="e97e9054-235f-4237-8569-f13da9f829da"/>
+    <ds:schemaRef ds:uri="580690d3-9b4c-44c7-807b-8f37261ff197"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{793FDB8F-BB5E-444F-A9A4-6FDB2D978AF4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="580690d3-9b4c-44c7-807b-8f37261ff197"/>
+    <ds:schemaRef ds:uri="e97e9054-235f-4237-8569-f13da9f829da"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{1e60a43e-b414-4c11-95e6-ffd35bcc52d0}" enabled="0" method="" siteId="{1e60a43e-b414-4c11-95e6-ffd35bcc52d0}" removed="1"/>
+</clbl:labelList>
+</file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
+  <Words>402</Words>
+  <Application>Microsoft Office PowerPoint</Application>
+  <PresentationFormat>寬螢幕</PresentationFormat>
+  <Paragraphs>28</Paragraphs>
+  <Slides>4</Slides>
+  <Notes>3</Notes>
+  <HiddenSlides>0</HiddenSlides>
+  <MMClips>0</MMClips>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>使用字型</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>佈景主題</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>投影片標題</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="9" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Open Sans</vt:lpstr>
+      <vt:lpstr>Open Sans Light</vt:lpstr>
+      <vt:lpstr>微軟正黑體</vt:lpstr>
+      <vt:lpstr>Master</vt:lpstr>
+      <vt:lpstr>PowerPoint 簡報</vt:lpstr>
+      <vt:lpstr>PowerPoint 簡報</vt:lpstr>
+      <vt:lpstr>PowerPoint 簡報</vt:lpstr>
+      <vt:lpstr>PowerPoint 簡報</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>Louis Twelve Design</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>PowerPoint Presentation</dc:title>
+  <dc:creator>Louis Twelve</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Louis Twelve</dc:creator>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100059916F22581364E9F055D16C4F5B097</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>